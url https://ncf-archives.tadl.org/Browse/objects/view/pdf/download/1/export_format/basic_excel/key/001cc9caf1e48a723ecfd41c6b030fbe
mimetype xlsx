--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>"Can She Bake a Cherry Pie?" National Cherry Festival Plastichrome Postcard, undated (2024.16.07.144)</t>
   </si>
   <si>
     <t>"Plastichrome" (photochrome) color postcard printed by Colourpicture Inc. of a person sitting on a ladder next to a cherry tree.</t>
   </si>
   <si>
     <t>"Cherry Picking Time," ca. 1915 (tohpc023)</t>
   </si>
   <si>
     <t>Printed on back of image: "Here is the tart cherry capital of the United States. Springtime is given a grand sendoff by beautiful cherry blossoms heralding another approaching season which is topped off annually by a mammoth festival to celebrate the harvest." Image features young men picking the cherry harvest, some are on cherry-picking ladders.</t>
   </si>
   <si>
@@ -439,50 +439,53 @@
     <t>Linen postcard "Tichnor Quality Views"</t>
   </si>
   <si>
     <t>The Luxurious Sierra Motel, Traverse City, Michigan Giant Postcard, 1950-1951 (2024.16.07.244)</t>
   </si>
   <si>
     <t xml:space="preserve">Color oversize postcard of Sierra Motel located on U.S. 31 North in Traverse City, Michigan, at the time owned by Arthur and Vendla Peterson. The postcard was manufactured by Dexter Press in West Nyack, New York. </t>
   </si>
   <si>
     <t>Traverse City State Hospital, Postcard, 1926 September 9  (2024.16.18.208)</t>
   </si>
   <si>
     <t>Traverse City's National Cherry Festival Fireworks Postcard, undated (2024.16.09.123)</t>
   </si>
   <si>
     <t>Union Street, Photographic Postcard, circa 1907-1909 (2024.16.21.147)</t>
   </si>
   <si>
     <t>Azo stamp box with diamonds in the coroners dates the postcard to 1907-1909.</t>
   </si>
   <si>
     <t>Weekly Schedules, March-April 1940 (2018.39.03.24)</t>
   </si>
   <si>
     <t>Your Local Chain Stores National Cherry Festival Parade Postcard, 1950s (2024.16.08.059)</t>
+  </si>
+  <si>
+    <t>[BLANK] (2024.37.63)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -507,51 +510,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae11dba58d41bca3aa91bda2cdcf36.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4229100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3109,50 +3112,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4095750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8020050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3419,51 +3452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -4064,50 +4097,55 @@
     </row>
     <row r="85" spans="1:26" customHeight="1" ht="411">
       <c r="B85" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="86" spans="1:26" customHeight="1" ht="379">
       <c r="B86" t="s">
         <v>136</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="87" spans="1:26" customHeight="1" ht="774">
       <c r="B87" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="88" spans="1:26" customHeight="1" ht="365">
       <c r="B88" t="s">
         <v>139</v>
       </c>
       <c r="C88" t="s">
         <v>81</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="715">
+      <c r="B89" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>