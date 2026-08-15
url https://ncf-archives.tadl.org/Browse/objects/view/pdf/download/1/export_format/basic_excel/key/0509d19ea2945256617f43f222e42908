--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Cottage 27, State Hospital, Traverse City, Mich., Photographic Postcard, circa 1911-1922 (2016.16.18.212)</t>
   </si>
   <si>
     <t>Carbon Dioxide Sleep Treatment (2018)</t>
   </si>
   <si>
     <t>One manuscript from 2018.39.01.05.</t>
   </si>
   <si>
     <t>Alternating Stimulator- Cardiette Galvanometer Recordings 7-10-1941 (2018.39.01b)</t>
   </si>
   <si>
@@ -302,50 +302,53 @@
     <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.143)</t>
   </si>
   <si>
     <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.144)</t>
   </si>
   <si>
     <t>4th Anniversary Cherry Ferstival, Traverse City, Photographic Postcard, 1931 July 17 (2024.16.21.145)</t>
   </si>
   <si>
     <t>Forman Parade Float, Photographic Postcard, circa 1918-1930 (2024.16.21.146)</t>
   </si>
   <si>
     <t xml:space="preserve">AZO stamp box with triangles pointed up and down in the corners indicates the postcard was made between 1918-1930. </t>
   </si>
   <si>
     <t>Union Street, Photographic Postcard, circa 1907-1909 (2024.16.21.147)</t>
   </si>
   <si>
     <t>Azo stamp box with diamonds in the coroners dates the postcard to 1907-1909.</t>
   </si>
   <si>
     <t>Christian Church "Grand Prize" Parade Float, Photographic Postcard, 1925 June 14 (2024.16.21.148)</t>
   </si>
   <si>
     <t>Swan Float on Front Street, Photographic Postcard, 1908 July 4 (2024.16.21.149)</t>
+  </si>
+  <si>
+    <t>[BLANK] (2024.37.63)</t>
   </si>
   <si>
     <t>Severův Vlastenecký Kalendář Na Rok 1892 (2025.69.01)</t>
   </si>
   <si>
     <t>Published by pharmacist W. F. Severa of Cedar Rapids, Iowa in 1892. The self described purpose of the publication was for the "benefit of Czech Slavic families in America as a reliable guide for many illnesses." Consisting mostly of self-promotion, medical information, home remedies, the publication functioned as a calendar, but more prominently as promotional material for Severa's products. The publication was supposedly free at any participating pharmacy, potentially including F. Furtsches store, a dealer in Severa's products in Traverse City, Michigan. Slogan was "Lepši malá pomoc nežli velká nemoc!" (Better a little help than a big illness).</t>
   </si>
   <si>
     <t>Severův Česky Kalendar a Domácí Lékař 1914 (2025.69.02)</t>
   </si>
   <si>
     <t>Consisting mostly of self-promotion, medical information, home remedies, the publication functioned as a calendar, but more prominently as promotional material for Severa's products. The publication was supposedly free at any participating pharmacy, potentially including Chas. Wilhelm &amp; Co. store, a dealer in Severa's products in Traverse City, Michigan.</t>
   </si>
   <si>
     <t>Pečírkův Národní Kalendář 1909, vol. 52 (2025.69.03)</t>
   </si>
   <si>
     <t>A Czech periodical was first published in 1865 and founded by Czech physician and educator Josef Pečírka. After Pečírka's death in 1904, the calendar was then published by his wife, Marianna Pečírková, then their children until 1949. The 1909 edition of the Pečírkův Národní Kalendář includes a calendar and various stories with illustrations.</t>
   </si>
   <si>
     <t>Amerikán Národní Kalendář 1913, vol. 36 (2025.69.04)</t>
   </si>
   <si>
     <t>The Amerikán Národní Kalendář was a periodical first published in 1878 by August Geringer. Published yearly, the publication was often read by Czech-Americans for entertainment, calendars such as this one often replaced books for Czech immigrants and influenced their cultural life. The Amerikán Národní Kalendář includes a calendar for the year 1913, helpful resources (measurements, nutrients of vegetables) advertisements for czech businessnesses (mostly in Chicago, Illinois), short stories, poems, illustrations, recipes, candidates for the presidency and vice-presidency (with illustrations), Laws in the northwestern states on hunting and fishing.</t>
   </si>
@@ -507,51 +510,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae11dba58d41bca3aa91bda2cdcf36.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2409,750 +2412,780 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="8020050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="9858375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9858375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9544050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9934575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9753600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9467850"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8877300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
-[...23 lines deleted...]
-      <xdr:row>71</xdr:row>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9039225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
-[...23 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="9048750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
-[...23 lines deleted...]
-      <xdr:row>73</xdr:row>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8858250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
-[...23 lines deleted...]
-      <xdr:row>74</xdr:row>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8334375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
-[...23 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="8410575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
-[...23 lines deleted...]
-      <xdr:row>76</xdr:row>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5162550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
-[...23 lines deleted...]
-      <xdr:row>77</xdr:row>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="2524125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
-[...23 lines deleted...]
-      <xdr:row>78</xdr:row>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="6191250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
-[...23 lines deleted...]
-      <xdr:row>79</xdr:row>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5448300"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
-[...23 lines deleted...]
-      <xdr:row>80</xdr:row>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="12192000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
-[...23 lines deleted...]
-      <xdr:row>81</xdr:row>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4924425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
-[...23 lines deleted...]
-      <xdr:row>82</xdr:row>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4238625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
-[...23 lines deleted...]
-      <xdr:row>83</xdr:row>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
-[...23 lines deleted...]
-      <xdr:row>84</xdr:row>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4276725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
-[...23 lines deleted...]
-      <xdr:row>85</xdr:row>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4314825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
-[...23 lines deleted...]
-      <xdr:row>86</xdr:row>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4295775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
-[...23 lines deleted...]
-      <xdr:row>87</xdr:row>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4286250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3419,51 +3452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -3877,237 +3910,242 @@
       <c r="B61" t="s">
         <v>90</v>
       </c>
       <c r="C61" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="379">
       <c r="B62" t="s">
         <v>92</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="378">
       <c r="B63" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="374">
       <c r="B64" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="879">
+    <row r="65" spans="1:26" customHeight="1" ht="715">
       <c r="B65" t="s">
         <v>96</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="879">
       <c r="B66" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" t="s">
         <v>98</v>
       </c>
-      <c r="C66" t="s">
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="879">
+      <c r="B67" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>100</v>
       </c>
-      <c r="C67" t="s">
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="851">
+      <c r="B68" t="s">
         <v>101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>102</v>
       </c>
-      <c r="C68" t="s">
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="886">
+      <c r="B69" t="s">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>104</v>
       </c>
-      <c r="C69" t="s">
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="870">
+      <c r="B70" t="s">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>106</v>
       </c>
-      <c r="C70" t="s">
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="844">
+      <c r="B71" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>108</v>
       </c>
-      <c r="C71" t="s">
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="792">
+      <c r="B72" t="s">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>110</v>
       </c>
-      <c r="C72" t="s">
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="806">
+      <c r="B73" t="s">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>112</v>
       </c>
-      <c r="C73" t="s">
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="807">
+      <c r="B74" t="s">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>114</v>
       </c>
-      <c r="C74" t="s">
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="790">
+      <c r="B75" t="s">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>116</v>
       </c>
-      <c r="C75" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:26" customHeight="1" ht="750">
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="743">
       <c r="B76" t="s">
         <v>117</v>
       </c>
       <c r="C76" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="750">
+      <c r="B77" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>119</v>
       </c>
-      <c r="C77" t="s">
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="460">
+      <c r="B78" t="s">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>121</v>
       </c>
-      <c r="C78" t="s">
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="225">
+      <c r="B79" t="s">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>123</v>
       </c>
-      <c r="C79" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:26" customHeight="1" ht="486">
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="552">
       <c r="B80" t="s">
         <v>124</v>
       </c>
       <c r="C80" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="486">
+      <c r="B81" t="s">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>126</v>
       </c>
-      <c r="C81" t="s">
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="1088">
+      <c r="B82" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="83" spans="1:26" customHeight="1" ht="378">
+    <row r="83" spans="1:26" customHeight="1" ht="439">
       <c r="B83" t="s">
         <v>129</v>
       </c>
-      <c r="C83" t="s">
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="378">
+      <c r="B84" t="s">
         <v>130</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>131</v>
       </c>
-      <c r="C84" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:26" customHeight="1" ht="381">
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="376">
       <c r="B85" t="s">
         <v>132</v>
       </c>
       <c r="C85" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="381">
+      <c r="B86" t="s">
         <v>133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>134</v>
       </c>
-      <c r="C86" t="s">
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="385">
+      <c r="B87" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>136</v>
       </c>
-      <c r="C87" t="s">
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="383">
+      <c r="B88" t="s">
         <v>137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>138</v>
       </c>
-      <c r="C88" t="s">
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="382">
+      <c r="B89" t="s">
         <v>139</v>
+      </c>
+      <c r="C89" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>