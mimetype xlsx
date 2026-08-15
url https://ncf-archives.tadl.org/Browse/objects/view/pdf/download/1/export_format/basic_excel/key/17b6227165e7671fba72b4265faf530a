--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -14,475 +14,92 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Cottage 27, State Hospital, Traverse City, Mich., Photographic Postcard, circa 1911-1922 (2016.16.18.212)</t>
-[...55 lines deleted...]
-  <si>
     <t>National Cherry Festival Queen Everil Meloche Admiring Cherries Postcard, circa 1953-1954 (2024.16.07.067)</t>
   </si>
   <si>
     <t>Color photochrome postcard of Everil Meloche the 1953 National Cherry Queen posing with crates and buckets of red tart cherries.</t>
   </si>
   <si>
-    <t>"Can She Bake a Cherry Pie?" National Cherry Festival Plastichrome Postcard, undated (2024.16.07.144)</t>
-[...2 lines deleted...]
-    <t>"Plastichrome" (photochrome) color postcard printed by Colourpicture Inc. of a person sitting on a ladder next to a cherry tree.</t>
+    <t>National Cherry Festival Queen Everil Meloche Harvesting Cherries Postcard, circa 1953-1954 (2024.16.143)</t>
+  </si>
+  <si>
+    <t>Color photochrome postcard of Everil Meloche the 1953 National Cherry Queen, in a tree harvesting red tart cherries. Postcard was distributed by Water Wonderland Card Co., Grand Rapids, Michigan.</t>
+  </si>
+  <si>
+    <t>National Cherry Festival Queen Everile Meloche Admiring Cherries, Giant Postcard, 1953-1954 (2024.16.07.242)</t>
+  </si>
+  <si>
+    <t>Color oversized postcard of 1953 National Cherry Festival Queen, Everil Meloche, admiring some red tart cherries. Postcard was distributed by Water Wonderland Card Co., Grand Rapids, Michigan.</t>
+  </si>
+  <si>
+    <t>National Cherry Festival Queen Everile Meloche Sampling Cherries, Giant Postcard, 1953-1954 (2024.16.07.241)</t>
+  </si>
+  <si>
+    <t>Color oversized postcard of 1953 National Cherry Festival Queen, Everil Meloche, sampling red tart cherries in an orchard.</t>
   </si>
   <si>
     <t>Outstanding Float of the Grand Floral Parade of the National Cherry Festival Postcard, 1959 (2024.16.07.206)</t>
   </si>
   <si>
     <t>Color photochrome postcard of the National Cherry Festival Parade on Front Street during the 1959 National Cherry Festival on 1959 July 8-10.</t>
-  </si>
-[...336 lines deleted...]
-    <t>Color photographic postcard of Con Foster Museum, likely taken in the 1960s.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -507,2652 +124,192 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8686800"/>
+    <xdr:ext cx="6667500" cy="4171950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="8534400"/>
+    <xdr:ext cx="6667500" cy="4486275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="10277475"/>
+    <xdr:ext cx="6667500" cy="4505325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="9486900"/>
+    <xdr:ext cx="6667500" cy="4229100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
-        <a:stretch>
-[...2458 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3419,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -3473,641 +630,84 @@
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="376">
       <c r="B2" t="s">
         <v>4</v>
       </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="775">
+    <row r="3" spans="1:26" customHeight="1" ht="372">
       <c r="B3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="761">
+    <row r="4" spans="1:26" customHeight="1" ht="400">
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="918">
+    <row r="5" spans="1:26" customHeight="1" ht="402">
       <c r="B5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="847">
+    <row r="6" spans="1:26" customHeight="1" ht="377">
       <c r="B6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      <c r="C7" t="s">
         <v>13</v>
-      </c>
-[...553 lines deleted...]
-        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>