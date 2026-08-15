--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -14,475 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Cottage 27, State Hospital, Traverse City, Mich., Photographic Postcard, circa 1911-1922 (2016.16.18.212)</t>
-[...41 lines deleted...]
-    <t>Black and white photograph of Dr. R. P. Sheets (medical superintendent of the Traverse City State Hospital) and Dr. Paul H. Wilcox with Dr. Rueben Reiter, upon Reiter's visit to the Traverse City in March 1947. This photograph was printed in the Traverse City Record Eagle on March 26, 1947.</t>
+    <t>"Can She Bake a Cherry Pie?" National Cherry Festival Plastichrome Postcard, undated (2024.16.07.144)</t>
+  </si>
+  <si>
+    <t>"Plastichrome" (photochrome) color postcard printed by Colourpicture Inc. of a person sitting on a ladder next to a cherry tree.</t>
+  </si>
+  <si>
+    <t>"First Prize" 1926 Blossom Festival, Traverse City, Mich., Photographic Postcard, 1926 (2024.16.21.135)</t>
+  </si>
+  <si>
+    <t>"Second Prize" 1926 Blossom Festival, Traverse City, Mich., Photographic Postcard, 1926 (2024.16.21.136)</t>
+  </si>
+  <si>
+    <t>1926 Blossom Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.006)</t>
+  </si>
+  <si>
+    <t>1926 Blossom Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.137)</t>
+  </si>
+  <si>
+    <t>1926 Blossom Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.138)</t>
+  </si>
+  <si>
+    <t>1926 Blossom Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.139)</t>
+  </si>
+  <si>
+    <t>1926 Blossom Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.140)</t>
+  </si>
+  <si>
+    <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.141)</t>
+  </si>
+  <si>
+    <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.142)</t>
+  </si>
+  <si>
+    <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.143)</t>
+  </si>
+  <si>
+    <t>1930 Cherry Festival, Traverse City, Mich., Photographic Postcard (2024.16.21.144)</t>
+  </si>
+  <si>
+    <t>4th Anniversary Cherry Ferstival, Traverse City, Photographic Postcard, 1931 July 17 (2024.16.21.145)</t>
+  </si>
+  <si>
+    <t>Cherry Festival - Traverse City Photograph Collage Postcard, after 1983 (2024.16.09.121)</t>
+  </si>
+  <si>
+    <t>Featuring the 45th Governor of Michigan, James J. Blanchard.</t>
+  </si>
+  <si>
+    <t>Cherry Festival Photograph Collage Postcard, undated, circa 2001 (2024.16.09.048)</t>
+  </si>
+  <si>
+    <t>Group protrait with 2001 National Cherry Queen Kelsey Hewitt</t>
+  </si>
+  <si>
+    <t>Cherry Festival, Traverse City Photograph Collage Postcard, circa 1994 (2024.16.09.120)</t>
+  </si>
+  <si>
+    <t>Image of Christina Willis, National Cherry Queen 1994-1995.</t>
+  </si>
+  <si>
+    <t>Grand Floral Parade Nat'L Cherry Festival, National Cherry Festival Postcard, 1960 (2024.16.06.112)</t>
+  </si>
+  <si>
+    <t>Color photochrome postcard of a parade float in the 1960 National Cherry Festival Parade on Front Street. In the background are the Roxburgh Drugs and Front St. Coffee Shop store fronts.</t>
+  </si>
+  <si>
+    <t>Local and Suburban Restaurants National Cherry Festival Parade Float Postcard, 1950s (2024.16.08.060)</t>
+  </si>
+  <si>
+    <t>Color "Plastichrome" postcard manufactured by Colourpicutre Inc. of Boston, Massachusetts.</t>
+  </si>
+  <si>
+    <t>National Cherry Festival Postcard, after 1981 (2024.16.09.122)</t>
+  </si>
+  <si>
+    <t>Queen Lynn Van Bogelen</t>
   </si>
   <si>
     <t>National Cherry Festival Queen at Cherry Festival Time in Traverse City, Michigan Postcard, 1957-1958 (2024.16.06.108)</t>
   </si>
   <si>
     <t>Color photochrome postcard distributed by The Camera Shop, Traverse City, Mich. of Kay Lahym, National Cherry Queen of 1957-1958.</t>
   </si>
   <si>
-    <t>Grand Floral Parade Nat'L Cherry Festival, National Cherry Festival Postcard, 1960 (2024.16.06.112)</t>
-[...4 lines deleted...]
-  <si>
     <t>National Cherry Festival Queen Everil Meloche Admiring Cherries Postcard, circa 1953-1954 (2024.16.07.067)</t>
   </si>
   <si>
     <t>Color photochrome postcard of Everil Meloche the 1953 National Cherry Queen posing with crates and buckets of red tart cherries.</t>
   </si>
   <si>
-    <t>"Can She Bake a Cherry Pie?" National Cherry Festival Plastichrome Postcard, undated (2024.16.07.144)</t>
-[...2 lines deleted...]
-    <t>"Plastichrome" (photochrome) color postcard printed by Colourpicture Inc. of a person sitting on a ladder next to a cherry tree.</t>
+    <t>National Cherry Festival Queen Everil Meloche Harvesting Cherries Postcard, circa 1953-1954 (2024.16.143)</t>
+  </si>
+  <si>
+    <t>Color photochrome postcard of Everil Meloche the 1953 National Cherry Queen, in a tree harvesting red tart cherries. Postcard was distributed by Water Wonderland Card Co., Grand Rapids, Michigan.</t>
+  </si>
+  <si>
+    <t>National Cherry Festival Queen Everile Meloche Admiring Cherries, Giant Postcard, 1953-1954 (2024.16.07.242)</t>
+  </si>
+  <si>
+    <t>Color oversized postcard of 1953 National Cherry Festival Queen, Everil Meloche, admiring some red tart cherries. Postcard was distributed by Water Wonderland Card Co., Grand Rapids, Michigan.</t>
+  </si>
+  <si>
+    <t>National Cherry Festival Queen Everile Meloche Sampling Cherries, Giant Postcard, 1953-1954 (2024.16.07.241)</t>
+  </si>
+  <si>
+    <t>Color oversized postcard of 1953 National Cherry Festival Queen, Everil Meloche, sampling red tart cherries in an orchard.</t>
   </si>
   <si>
     <t>Outstanding Float of the Grand Floral Parade of the National Cherry Festival Postcard, 1959 (2024.16.07.206)</t>
   </si>
   <si>
     <t>Color photochrome postcard of the National Cherry Festival Parade on Front Street during the 1959 National Cherry Festival on 1959 July 8-10.</t>
   </si>
   <si>
-    <t>National Cherry Festival Queen Everile Meloche Sampling Cherries, Giant Postcard, 1953-1954 (2024.16.07.241)</t>
-[...20 lines deleted...]
-    <t>Color photochrome postcard of two children walking in the scaled model city at Clinch Park.</t>
+    <t>Traverse City's National Cherry Festival Fireworks Postcard, undated (2024.16.09.123)</t>
   </si>
   <si>
     <t>Your Local Chain Stores National Cherry Festival Parade Postcard, 1950s (2024.16.08.059)</t>
-  </si>
-[...309 lines deleted...]
-    <t>Color photographic postcard of Con Foster Museum, likely taken in the 1960s.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -507,2652 +214,852 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239be0472fbed0396ef6d904448f44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5ae57940fc14b879b591e84ff8cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e735895ba6a42bf83166219cfff6dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4eb066c2a09a740409fe9bbdc227.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b143f3825c3de64e9c1f0c89da292.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e60d349f17dfa960e0ed6f74ac161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55655a39254ba6e14390395de3c3d29d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e4712b26fea88d63c1de05d041d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf674a27eaea7ee1713d02e4fb6034.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b55169df27d7fedb93e51be08aec72.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce330484f6f7eb85157531cef803432.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d8f92d7b5ee001cb8c448dd84d472.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f51334b46e723620e3ad09a230fd.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631be28dc3789cf7789deead5e262d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed971c0780054bfbeea88b0555ebdb8.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a700a61c645a39d4510d8500ab2d3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b120f3454e40342ff84d88c41804fa.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed2fcb5b12f0ea9dfc0de780cfcb5d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18d37d6c4913b86b8e84757846d62b.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df413c2fcd511cb6494b1681e5bce9d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7ac731bf5bb8bf715135dd44f6e9d.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d40546262af656a9f6dd2da63ead.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba74cb0a2f5154005beb761e4b9ac6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86a857cdbaa32707d869ed5d78421.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426537a03dabe3977320a20245688b.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d889bfdde6cbbaa29e857712382e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8ebb03d579e3bec27b8d7902a1b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1137a399bf2365df747fc037bf1c5b.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737f80a700f67aebf14957fa638632.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5637ad969f969fca93d798d5ca133dc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8ab2529cc06c61ca74ae6c32d6cd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca976fc8264f79eef24cfae193147.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c552883abdf9d6174a427ac4bff7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3d290fe4eb9e33c702e7af283bf3.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e124a506796e1d035cd9b2258e113.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd50b0d55dedd9eb084c3725756173.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884b31b5c36ce48790882ef422684a.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c92a83b693beec8e06c7225226a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f82a75f12e0d5b6548f15cfa26dd.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427842d67b3dd658f5f11e5b304cb2d7.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020db8ee7acfd0571ca67786fd3e7e84.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f26502ce545ca6b35bd33cbd0b46.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77841a2b5ec0c0f3f9bc9d76c909.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203f00553daf65787e93e908c3ee70.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fcd0eac4b90bd1a09334e9033b64.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ebf8777e11e259c5849fea9629ff3.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc676ac0e0cbf9cb3f29bea54b51a7a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369acf1c05ab294b6f9d392cc414e86.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1a1ac0389b3e614f945a3189d7792.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef6f8f35ec34ad58ee66d6344491a2.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fbbf51cc9448433971d6563fdb905.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17d939b28c2886319ed09ccf0b730.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0e245e85c570721d6c4c2d02eb2f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacda43c6a25544c4ddbdaa20d243d.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7dfb8e0f04589830f36d49c6652b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4affde65bbdac21fcb683e3cdf142d1.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8a3fddfb70a4d046d38e141c7a3b8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd05a5c9d0d9734cf562ad4ea48a7c.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca83e5f7a4aee5bc7b3605a823bb.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487b6fde6fbf36a667e52ebfdb990b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2b765980a5a5689fe0d72fba0bd8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bb35e63cbf21408a5053f7ad72e4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68319a8278cf44ce1e03d7876064.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1266eaa998cbee7a7c69867282596f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766462b37f8191429182eee295c5b95.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251e238e6d87851fe9fdee17cbfb6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659956ccd03c1f503b297cc1d9dfc7c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3644338a44afc03cad76af572fe04.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a4e99b1d4e86a14b2fc0c4efb28c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779598fb65521e61a4894091c6d1509.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778ca42adeedfeb7fde857b7c63fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411a598a5372e47b9a366baf5327bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8918a780a4d27a127349502d94d410.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33c8c01ce84fe2e17f4de8ef76f2e3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2186baa27d6089a692bec8687ba2d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2164658c4926cd7fb7344d16cf27e4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507e8f15afdcb626bc818f591a5488.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2a363e8432066c1ff80a758931a9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669083629526b67378bb255b0b714c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24e1fcb1258da60fa42c5040c4c6f.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7c631f311505c4137a33b1bb6776.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8d811606ebf0579022cc4bb91a248.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b00694ba52afb4461f0eb3ff583db.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe667404d6bf3644c50c411d8c5c22a.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd967e4e8c05062df744da86f869c73.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ce21bdada9615161b70dd651584b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a867464e76a2f7f25d0bce8a8500.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4133850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10696575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4086225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4086225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4257675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4229100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4152900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4705350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4667250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4200525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4143375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10372725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="4219575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...353 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4486275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4229100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
-[...173 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4095750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
-[...238 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...1798 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3419,695 +1326,275 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="376">
+    <row r="2" spans="1:26" customHeight="1" ht="377">
       <c r="B2" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="3" spans="1:26" customHeight="1" ht="775">
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="368">
       <c r="B3" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="761">
+    <row r="4" spans="1:26" customHeight="1" ht="369">
       <c r="B4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="918">
+    <row r="5" spans="1:26" customHeight="1" ht="954">
       <c r="B5" t="s">
         <v>8</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="369">
+      <c r="B6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="847">
-      <c r="B6" t="s">
+    <row r="7" spans="1:26" customHeight="1" ht="370">
+      <c r="B7" t="s">
         <v>10</v>
       </c>
-      <c r="C6" t="s">
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="364">
+      <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="243">
-      <c r="B7" t="s">
+    <row r="9" spans="1:26" customHeight="1" ht="364">
+      <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="C7" t="s">
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="379">
+      <c r="B10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="343">
-      <c r="B8" t="s">
+    <row r="11" spans="1:26" customHeight="1" ht="377">
+      <c r="B11" t="s">
         <v>14</v>
-      </c>
-[...22 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:26" customHeight="1" ht="374">
       <c r="B12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="369">
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="370">
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="415">
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="419">
+      <c r="B16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
         <v>21</v>
       </c>
-      <c r="C12" t="s">
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="416">
+      <c r="B17" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" t="s">
+      <c r="C17" t="s">
         <v>23</v>
       </c>
-      <c r="C13" t="s">
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="374">
+      <c r="B18" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" t="s">
+      <c r="C18" t="s">
         <v>25</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="369">
+      <c r="B19" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" t="s">
+      <c r="C19" t="s">
         <v>27</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="410">
+      <c r="B20" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" t="s">
+      <c r="C20" t="s">
         <v>29</v>
       </c>
-      <c r="C16" t="s">
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="925">
+      <c r="B21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" t="s">
+      <c r="C21" t="s">
         <v>31</v>
       </c>
-      <c r="C17" t="s">
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="376">
+      <c r="B22" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" t="s">
+      <c r="C22" t="s">
         <v>33</v>
       </c>
-      <c r="C18" t="s">
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="372">
+      <c r="B23" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" t="s">
+      <c r="C23" t="s">
         <v>35</v>
       </c>
-      <c r="C19" t="s">
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="400">
+      <c r="B24" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" t="s">
+      <c r="C24" t="s">
         <v>37</v>
       </c>
-      <c r="C20" t="s">
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="402">
+      <c r="B25" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" t="s">
+      <c r="C25" t="s">
         <v>39</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      <c r="B22" t="s">
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="377">
+      <c r="B26" t="s">
         <v>40</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C26" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="416">
-      <c r="B23" t="s">
+    <row r="27" spans="1:26" customHeight="1" ht="411">
+      <c r="B27" t="s">
         <v>42</v>
       </c>
-      <c r="C23" t="s">
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="365">
+      <c r="B28" t="s">
         <v>43</v>
       </c>
-    </row>
-[...427 lines deleted...]
-        <v>139</v>
+      <c r="C28" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>